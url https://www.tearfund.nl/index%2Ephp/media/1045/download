--- v0 (2026-04-09)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A3A8BAD" w14:textId="4D40632D" w:rsidR="00647C31" w:rsidRPr="00862CE5" w:rsidRDefault="00862CE5" w:rsidP="000B4D01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
           <w:tab w:val="left" w:pos="8010"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Tearfund Sans" w:hAnsi="Tearfund Sans" w:cs="Tearfund Sans"/>
           <w:b/>
           <w:iCs/>
           <w:color w:val="009DB9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00862CE5">
         <w:rPr>
           <w:rFonts w:ascii="Tearfund Sans" w:hAnsi="Tearfund Sans" w:cs="Tearfund Sans"/>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="009DB9"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -235,82 +235,80 @@
             <w:r w:rsidR="001E282E" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>gegevens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F96CFC" w:rsidRPr="00A74599" w14:paraId="7A3A8BB6" w14:textId="77777777" w:rsidTr="00E1549B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BB2" w14:textId="77777777" w:rsidR="00F96CFC" w:rsidRPr="00A74599" w:rsidRDefault="00F96CFC" w:rsidP="00D64506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>1a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BB3" w14:textId="77777777" w:rsidR="00F96CFC" w:rsidRPr="00A74599" w:rsidRDefault="00F96CFC" w:rsidP="00D64506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Naam </w:t>
             </w:r>
             <w:r w:rsidR="00233B87" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
@@ -334,51 +332,50 @@
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:alias w:val="m/v"/>
             <w:tag w:val="m/v"/>
             <w:id w:val="1577703638"/>
             <w:placeholder>
               <w:docPart w:val="4CD3F73DF2FA458286C8C0D063AF63A2"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="De heer" w:value="De heer"/>
               <w:listItem w:displayText="Mevrouw " w:value="Mevrouw "/>
               <w:listItem w:displayText="keuze m/v" w:value="keuze m/v"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1607" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A3A8BB4" w14:textId="77777777" w:rsidR="00F96CFC" w:rsidRPr="00A74599" w:rsidRDefault="0084570D" w:rsidP="000837D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="3969"/>
                   </w:tabs>
                   <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:rPr>
                     <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A74599">
                   <w:rPr>
                     <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                     <w:sz w:val="19"/>
                     <w:szCs w:val="19"/>
                   </w:rPr>
                   <w:t>keuze m/v</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -396,153 +393,149 @@
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:id w:val="548964899"/>
                 <w:placeholder>
                   <w:docPart w:val="3252C9BC8891465B9CD0BEBA1BC933EE"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="5481" w:type="dxa"/>
                     <w:gridSpan w:val="2"/>
                     <w:tcBorders>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     </w:tcBorders>
-                    <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="7A3A8BB5" w14:textId="77777777" w:rsidR="00F96CFC" w:rsidRPr="00A74599" w:rsidRDefault="00F96CFC" w:rsidP="00F96CFC">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3969"/>
                       </w:tabs>
                       <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A74599">
                       <w:rPr>
                         <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00FB4C96" w:rsidRPr="00A74599" w14:paraId="7A3A8BBA" w14:textId="77777777" w:rsidTr="00E1549B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="534" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BB7" w14:textId="77777777" w:rsidR="00FB4C96" w:rsidRPr="00A74599" w:rsidRDefault="0025409B" w:rsidP="00D64506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>1b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BB8" w14:textId="77777777" w:rsidR="00FB4C96" w:rsidRPr="00A74599" w:rsidRDefault="00FB4C96" w:rsidP="00D64506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Naam </w:t>
             </w:r>
             <w:r w:rsidR="00930CE8" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>van het goede doel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BB9" w14:textId="59F1FFCB" w:rsidR="00FB4C96" w:rsidRPr="00A74599" w:rsidRDefault="00204719" w:rsidP="0084570D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Stichting </w:t>
             </w:r>
             <w:r w:rsidR="00933183">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
@@ -554,82 +547,80 @@
             <w:r w:rsidR="00FB4712" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00204ABC" w:rsidRPr="00A74599" w14:paraId="7A3A8BBF" w14:textId="77777777" w:rsidTr="00E1549B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BBB" w14:textId="77777777" w:rsidR="00204ABC" w:rsidRPr="00A74599" w:rsidRDefault="00204ABC" w:rsidP="00D64506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>1c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BBC" w14:textId="77777777" w:rsidR="00204ABC" w:rsidRPr="00A74599" w:rsidRDefault="00E71D39" w:rsidP="00C17B8D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Vast b</w:t>
             </w:r>
             <w:r w:rsidR="00204ABC" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
@@ -652,141 +643,137 @@
               <w:docPart w:val="19A101EAB5B44ABFA0371157FDF7CF6C"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:id w:val="79957682"/>
                 <w:placeholder>
                   <w:docPart w:val="A479C0296B734F9D85DD5BE83085C185"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1757" w:type="dxa"/>
                     <w:gridSpan w:val="2"/>
                     <w:tcBorders>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     </w:tcBorders>
-                    <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="7A3A8BBD" w14:textId="77777777" w:rsidR="00204ABC" w:rsidRPr="00A74599" w:rsidRDefault="00204ABC" w:rsidP="00D64506">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3969"/>
                       </w:tabs>
                       <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A74599">
                       <w:rPr>
                         <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BBE" w14:textId="77777777" w:rsidR="00204ABC" w:rsidRPr="00A74599" w:rsidRDefault="00204ABC" w:rsidP="00233B87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB4C96" w:rsidRPr="00A74599" w14:paraId="7A3A8BC3" w14:textId="77777777" w:rsidTr="00E1549B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="534" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BC0" w14:textId="77777777" w:rsidR="00FB4C96" w:rsidRPr="00A74599" w:rsidRDefault="00930CE8" w:rsidP="00D64506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>1d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BC1" w14:textId="77777777" w:rsidR="00FB4C96" w:rsidRPr="00A74599" w:rsidRDefault="00E71D39" w:rsidP="00D64506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Vast b</w:t>
             </w:r>
             <w:r w:rsidR="00C17B8D" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
@@ -805,51 +792,50 @@
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:id w:val="937557361"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:id w:val="808526738"/>
                 <w:placeholder>
                   <w:docPart w:val="026DF89FA525453C89B9C706ABC4A7C4"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="7088" w:type="dxa"/>
                     <w:gridSpan w:val="3"/>
-                    <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="7A3A8BC2" w14:textId="77777777" w:rsidR="00FB4C96" w:rsidRPr="00A74599" w:rsidRDefault="0016398F" w:rsidP="00D64506">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3969"/>
                       </w:tabs>
                       <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A74599">
                       <w:rPr>
                         <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                         <w:sz w:val="19"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
@@ -1098,67 +1084,57 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BCB" w14:textId="77777777" w:rsidR="004266DB" w:rsidRPr="00A74599" w:rsidRDefault="004266DB" w:rsidP="00233B87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>onbepaalde</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> tijd</w:t>
+              <w:t>onbepaalde tijd</w:t>
             </w:r>
             <w:r w:rsidR="00233B87" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (min. 5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00233B87" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>jr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00233B87" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -1262,69 +1238,51 @@
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004266DB" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C21A74" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004266DB" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> (min. 5 </w:t>
+              <w:t xml:space="preserve"> jaar (min. 5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004266DB" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>jr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="004266DB" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
@@ -1879,182 +1837,152 @@
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10118" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8BE1" w14:textId="77777777" w:rsidR="00EE6CBB" w:rsidRPr="00A74599" w:rsidRDefault="00CE17F6" w:rsidP="00233B87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>bij</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>bij overlijden van de schenker.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3A8BE2" w14:textId="77777777" w:rsidR="007C1A08" w:rsidRPr="00A74599" w:rsidRDefault="004510EC" w:rsidP="00233B87">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3969"/>
+              </w:tabs>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> overlijden van de schenker.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A3A8BE2" w14:textId="77777777" w:rsidR="007C1A08" w:rsidRPr="00A74599" w:rsidRDefault="004510EC" w:rsidP="00233B87">
+              <w:t>Bij het overlijden van een ander, namelijk …………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3A8BE3" w14:textId="77777777" w:rsidR="007C1A08" w:rsidRPr="00A74599" w:rsidRDefault="00DC0966" w:rsidP="00233B87">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Bij het overlijden van een ander, namelijk …………………………</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A3A8BE3" w14:textId="77777777" w:rsidR="007C1A08" w:rsidRPr="00A74599" w:rsidRDefault="00DC0966" w:rsidP="00233B87">
+              <w:t>Bij het verliezen van baan of arbeidsongeschikt worden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3A8BE4" w14:textId="77777777" w:rsidR="00D22A2D" w:rsidRPr="00A74599" w:rsidRDefault="00233B87" w:rsidP="00DC0966">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Bij het verliezen van baan of arbeidsongeschikt worden.</w:t>
-[...7 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:t xml:space="preserve">wanneer </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0966" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-            </w:pPr>
-            <w:proofErr w:type="gramStart"/>
+              <w:t>het goede doel</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>wanneer</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5885" w:rsidRPr="00A74599">
+              <w:rPr>
+                <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-              <w:t>-status verliest.</w:t>
+              <w:t xml:space="preserve"> ANBI-status verliest.</w:t>
             </w:r>
             <w:r w:rsidR="00D22A2D" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A3A8BE6" w14:textId="77777777" w:rsidR="00C17B8D" w:rsidRPr="00A74599" w:rsidRDefault="00C17B8D" w:rsidP="00D64506">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2890,69 +2818,51 @@
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C04" w14:textId="77777777" w:rsidR="00194674" w:rsidRPr="00A74599" w:rsidRDefault="00194674" w:rsidP="00194674">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Land (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> niet Nederland)</w:t>
+              <w:t>Land (indien niet Nederland)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:id w:val="-963582940"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7088" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A3A8C05" w14:textId="77777777" w:rsidR="00194674" w:rsidRPr="00A74599" w:rsidRDefault="0016398F" w:rsidP="00194674">
@@ -4657,87 +4567,68 @@
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C49" w14:textId="0A311A1B" w:rsidR="00B32C65" w:rsidRPr="00A74599" w:rsidRDefault="00B32C65" w:rsidP="005A75CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ik maak het bedrag zelf jaarlijks over op </w:t>
-[...8 lines deleted...]
-              <w:t>IBAN</w:t>
+              <w:t>Ik maak het bedrag zelf jaarlijks over op IBAN</w:t>
             </w:r>
             <w:r w:rsidR="006B2671" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r w:rsidR="006B2671" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>NL</w:t>
-[...9 lines deleted...]
-              <w:t>32 ABNA 0501 0303</w:t>
+              <w:t>NL32 ABNA 0501 0303</w:t>
             </w:r>
             <w:r w:rsidR="006B2671" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B2671" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -4842,78 +4733,68 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Doorlopende SEPA –machtiging: </w:t>
             </w:r>
             <w:r w:rsidR="00EC159F" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ik betaal per automatische incasso en machtig </w:t>
-[...8 lines deleted...]
-              <w:t>hierbij</w:t>
+              <w:t>Ik betaal per automatische incasso en machtig hierbij</w:t>
             </w:r>
             <w:r w:rsidR="00E87853" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="0020345E" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004101D4" w:rsidRPr="00A74599" w14:paraId="7A3A8C51" w14:textId="77777777" w:rsidTr="00A056F3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="971" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C4E" w14:textId="77777777" w:rsidR="004101D4" w:rsidRPr="00A74599" w:rsidRDefault="004101D4" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
@@ -5061,75 +4942,65 @@
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C53" w14:textId="77777777" w:rsidR="00CA7243" w:rsidRPr="00A74599" w:rsidRDefault="00893A1F" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="0079057C" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>m</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> een v</w:t>
+              <w:t>m een v</w:t>
             </w:r>
             <w:r w:rsidR="00E71D39" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>ast b</w:t>
             </w:r>
             <w:r w:rsidR="00CA7243" w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>edrag per jaar in euro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="282" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C54" w14:textId="77777777" w:rsidR="00CA7243" w:rsidRPr="00A74599" w:rsidRDefault="00CA7243" w:rsidP="005A6EB5">
@@ -5229,71 +5100,59 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C56" w14:textId="77777777" w:rsidR="00CA7243" w:rsidRPr="00A74599" w:rsidRDefault="00270DB4" w:rsidP="00CA7243">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>in</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> letters:</w:t>
+              <w:t>in letters:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
               <w:color w:val="808080"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:id w:val="-1717194764"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4480" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A3A8C57" w14:textId="77777777" w:rsidR="00CA7243" w:rsidRPr="00A74599" w:rsidRDefault="00270DB4" w:rsidP="00016420">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="3969"/>
                   </w:tabs>
@@ -5348,67 +5207,57 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C5A" w14:textId="77777777" w:rsidR="003B170D" w:rsidRPr="00A74599" w:rsidRDefault="003B170D" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>met</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ingang van</w:t>
+              <w:t>met ingang van</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:id w:val="804132648"/>
             <w:date>
               <w:dateFormat w:val="d-M-yyyy"/>
               <w:lid w:val="nl-NL"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5128" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:tcBorders>
                   <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5487,67 +5336,57 @@
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C5F" w14:textId="77777777" w:rsidR="003B170D" w:rsidRPr="00A74599" w:rsidRDefault="003B170D" w:rsidP="003B170D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>af</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> te schrijven van mijn rekening </w:t>
+              <w:t xml:space="preserve">af te schrijven van mijn rekening </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:id w:val="108100094"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5128" w:type="dxa"/>
                 <w:gridSpan w:val="9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A3A8C60" w14:textId="77777777" w:rsidR="003B170D" w:rsidRPr="00A74599" w:rsidRDefault="003B170D" w:rsidP="00E87853">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="3969"/>
                   </w:tabs>
                   <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -5627,67 +5466,57 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C64" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00D570B5" w:rsidP="00D81EF6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>in</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> gelijke termijnen per:</w:t>
+              <w:t>in gelijke termijnen per:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C65" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00000000" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
@@ -5765,60 +5594,58 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C67" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00D570B5" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>kwartaal</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:id w:val="1745451768"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="282" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A3A8C68" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00FC6649" w:rsidP="000837D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="3969"/>
@@ -5841,60 +5668,58 @@
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C69" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00D570B5" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>halfjaar</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:id w:val="-784653282"/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1087" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A3A8C6A" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00FC6649" w:rsidP="000837D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="3969"/>
@@ -5919,60 +5744,58 @@
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C6B" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00D570B5" w:rsidP="00270DB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>jaar</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D570B5" w:rsidRPr="00A74599" w14:paraId="7A3A8C71" w14:textId="77777777" w:rsidTr="00A056F3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="971" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="519" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C6D" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00D570B5" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
@@ -5999,67 +5822,57 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>In te vullen door begunstigde:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A3A8C6F" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="00D570B5" w:rsidP="00D81EF6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Incassant</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ID:</w:t>
+              <w:t>Incassant ID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7089" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C70" w14:textId="77777777" w:rsidR="00D570B5" w:rsidRPr="00A74599" w:rsidRDefault="006B2671" w:rsidP="00270DB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -6545,69 +6358,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Handtekening partner </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A3A8C83" w14:textId="77777777" w:rsidR="004101D4" w:rsidRPr="00A74599" w:rsidRDefault="004101D4" w:rsidP="004101D4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> van toepassing)</w:t>
+              <w:t>(indien van toepassing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1961" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8C84" w14:textId="77777777" w:rsidR="004101D4" w:rsidRPr="00A74599" w:rsidRDefault="004101D4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A3A8C85" w14:textId="77777777" w:rsidR="004101D4" w:rsidRPr="00A74599" w:rsidRDefault="004101D4" w:rsidP="004101D4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
@@ -7670,69 +7465,51 @@
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Handtekening partner </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A3A8CAF" w14:textId="77777777" w:rsidR="00AC2EF2" w:rsidRPr="00A74599" w:rsidRDefault="00AC2EF2" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74599">
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> van toepassing)</w:t>
+              <w:t>(indien van toepassing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A8CB0" w14:textId="77777777" w:rsidR="00AC2EF2" w:rsidRPr="00A74599" w:rsidRDefault="00AC2EF2" w:rsidP="000837D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
@@ -7817,61 +7594,60 @@
         <w:t>sturen naar:</w:t>
       </w:r>
       <w:r w:rsidR="0010657E" w:rsidRPr="00A74599">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F506FE" w14:textId="77777777" w:rsidR="00A74599" w:rsidRPr="00933183" w:rsidRDefault="00A74599" w:rsidP="00D64506">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A3A8CB4" w14:textId="761A3876" w:rsidR="00AA2585" w:rsidRPr="00A74599" w:rsidRDefault="00E1549B" w:rsidP="00D64506">
+    <w:p w14:paraId="7A3A8CB4" w14:textId="761A3876" w:rsidR="00AA2585" w:rsidRPr="003515E1" w:rsidRDefault="00E1549B" w:rsidP="00D64506">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A74599">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:noProof/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="017460BF" wp14:editId="5939A5C9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4693920</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>84833</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1663065" cy="523875"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -7893,115 +7669,98 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1663065" cy="523875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="000B4D01" w:rsidRPr="00A74599">
+      <w:r w:rsidR="000B4D01" w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tear</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A74599">
+      <w:r w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A8CB5" w14:textId="38B52964" w:rsidR="00AA2585" w:rsidRPr="00A74599" w:rsidRDefault="00AA2585" w:rsidP="00D64506">
+    <w:p w14:paraId="7A3A8CB5" w14:textId="6AED6666" w:rsidR="00AA2585" w:rsidRPr="003515E1" w:rsidRDefault="00AA2585" w:rsidP="00D64506">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A74599">
+      <w:r w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>t.a.v</w:t>
+        <w:t xml:space="preserve">t.a.v. </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A74599">
+      <w:r w:rsidR="003515E1" w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...9 lines deleted...]
-        <w:t>Esther Goudsblom</w:t>
+        <w:t>Hanneke Reincke</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3A8CB6" w14:textId="7ED19205" w:rsidR="00E0481E" w:rsidRPr="00A74599" w:rsidRDefault="00C60283" w:rsidP="00D64506">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A74599">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Postbus 8170, 3503 RD</w:t>
       </w:r>
@@ -8013,302 +7772,307 @@
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A74599">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E0481E" w:rsidRPr="00A74599">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:b/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Utrecht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A8CB7" w14:textId="6F550AE7" w:rsidR="000B4D01" w:rsidRPr="001D03A0" w:rsidRDefault="000B4D01" w:rsidP="00D64506">
+    <w:p w14:paraId="7A3A8CB7" w14:textId="6F550AE7" w:rsidR="000B4D01" w:rsidRPr="003515E1" w:rsidRDefault="000B4D01" w:rsidP="00D64506">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D03A0">
+      <w:r w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tel. 030 6969600</w:t>
       </w:r>
-      <w:r w:rsidR="00A47320" w:rsidRPr="001D03A0">
+      <w:r w:rsidR="00A47320" w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; e</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D03A0">
+      <w:r w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-mail: info@tear</w:t>
       </w:r>
-      <w:r w:rsidR="00E1549B" w:rsidRPr="001D03A0">
+      <w:r w:rsidR="00E1549B" w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D03A0">
+      <w:r w:rsidRPr="003515E1">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.nl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A8CB8" w14:textId="77777777" w:rsidR="00AA2585" w:rsidRPr="001D03A0" w:rsidRDefault="00AA2585" w:rsidP="00D64506">
+    <w:p w14:paraId="7A3A8CB8" w14:textId="77777777" w:rsidR="00AA2585" w:rsidRPr="003515E1" w:rsidRDefault="00AA2585" w:rsidP="00D64506">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AA2585" w:rsidRPr="001D03A0" w:rsidSect="00E1549B">
+    <w:sectPr w:rsidR="00AA2585" w:rsidRPr="003515E1" w:rsidSect="00E1549B">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1140" w:bottom="720" w:left="1140" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73064ED4" w14:textId="77777777" w:rsidR="003D1C9A" w:rsidRDefault="003D1C9A">
+    <w:p w14:paraId="2138882C" w14:textId="77777777" w:rsidR="00AD4936" w:rsidRDefault="00AD4936">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4531F25B" w14:textId="77777777" w:rsidR="003D1C9A" w:rsidRDefault="003D1C9A">
+    <w:p w14:paraId="1C4936C9" w14:textId="77777777" w:rsidR="00AD4936" w:rsidRDefault="00AD4936">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tearfund Sans">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02080803040202020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000206B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FS Me">
-    <w:altName w:val="FS Me"/>
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="5000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Auto 1">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D2EB52E" w14:textId="77777777" w:rsidR="003D1C9A" w:rsidRDefault="003D1C9A">
+    <w:p w14:paraId="720EBA38" w14:textId="77777777" w:rsidR="00AD4936" w:rsidRDefault="00AD4936">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24FC3A47" w14:textId="77777777" w:rsidR="003D1C9A" w:rsidRDefault="003D1C9A">
+    <w:p w14:paraId="4F6AE428" w14:textId="77777777" w:rsidR="00AD4936" w:rsidRDefault="00AD4936">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A3A8CC0" w14:textId="77777777" w:rsidR="00406BE5" w:rsidRPr="00985160" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:alias w:val="Titel"/>
         <w:id w:val="78131009"/>
         <w:showingPlcHdr/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00406BE5">
           <w:rPr>
             <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">     </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="7A3A8CC1" w14:textId="77777777" w:rsidR="00406BE5" w:rsidRDefault="00406BE5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FC53A28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -10028,51 +9792,51 @@
   <w:num w:numId="12" w16cid:durableId="1681472961">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="343092848">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="440150626">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="991179623">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="599221761">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1626888682">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10094,64 +9858,66 @@
     <w:rsid w:val="000A7E5D"/>
     <w:rsid w:val="000B4D01"/>
     <w:rsid w:val="0010515E"/>
     <w:rsid w:val="0010657E"/>
     <w:rsid w:val="001136B2"/>
     <w:rsid w:val="00143BFB"/>
     <w:rsid w:val="0016398F"/>
     <w:rsid w:val="001673B7"/>
     <w:rsid w:val="0017167C"/>
     <w:rsid w:val="001754CA"/>
     <w:rsid w:val="00190558"/>
     <w:rsid w:val="00194227"/>
     <w:rsid w:val="00194674"/>
     <w:rsid w:val="00196FB9"/>
     <w:rsid w:val="001C002D"/>
     <w:rsid w:val="001C08A9"/>
     <w:rsid w:val="001C2FB8"/>
     <w:rsid w:val="001D03A0"/>
     <w:rsid w:val="001D0F16"/>
     <w:rsid w:val="001D734A"/>
     <w:rsid w:val="001E282E"/>
     <w:rsid w:val="001F521B"/>
     <w:rsid w:val="0020345E"/>
     <w:rsid w:val="00204719"/>
     <w:rsid w:val="00204ABC"/>
+    <w:rsid w:val="00225207"/>
     <w:rsid w:val="00233B87"/>
     <w:rsid w:val="00237529"/>
     <w:rsid w:val="0024421D"/>
     <w:rsid w:val="0025409B"/>
     <w:rsid w:val="0025580F"/>
     <w:rsid w:val="00270DB4"/>
     <w:rsid w:val="00295DC7"/>
     <w:rsid w:val="002C3E6D"/>
     <w:rsid w:val="002E1E0E"/>
     <w:rsid w:val="002E7EC4"/>
     <w:rsid w:val="00314262"/>
     <w:rsid w:val="003235DD"/>
     <w:rsid w:val="00336F96"/>
     <w:rsid w:val="003514EE"/>
+    <w:rsid w:val="003515E1"/>
     <w:rsid w:val="003777B1"/>
     <w:rsid w:val="00393633"/>
     <w:rsid w:val="00393647"/>
     <w:rsid w:val="003B170D"/>
     <w:rsid w:val="003D1C9A"/>
     <w:rsid w:val="003D23B1"/>
     <w:rsid w:val="003D553E"/>
     <w:rsid w:val="00406BE5"/>
     <w:rsid w:val="004101D4"/>
     <w:rsid w:val="004266DB"/>
     <w:rsid w:val="0043089A"/>
     <w:rsid w:val="004421AA"/>
     <w:rsid w:val="004476B0"/>
     <w:rsid w:val="004510EC"/>
     <w:rsid w:val="00454BC8"/>
     <w:rsid w:val="004B5B80"/>
     <w:rsid w:val="004C228E"/>
     <w:rsid w:val="004C748D"/>
     <w:rsid w:val="004C7FF6"/>
     <w:rsid w:val="004E59CA"/>
     <w:rsid w:val="0051549D"/>
     <w:rsid w:val="00545B07"/>
     <w:rsid w:val="00546756"/>
     <w:rsid w:val="00571DC1"/>
     <w:rsid w:val="005A6EB5"/>
@@ -10208,50 +9974,51 @@
     <w:rsid w:val="00947FA9"/>
     <w:rsid w:val="0095084C"/>
     <w:rsid w:val="0095146F"/>
     <w:rsid w:val="00971561"/>
     <w:rsid w:val="00985160"/>
     <w:rsid w:val="00994E94"/>
     <w:rsid w:val="009B36CC"/>
     <w:rsid w:val="009C07C9"/>
     <w:rsid w:val="009C3256"/>
     <w:rsid w:val="009D39F9"/>
     <w:rsid w:val="009E5186"/>
     <w:rsid w:val="00A02E79"/>
     <w:rsid w:val="00A056F3"/>
     <w:rsid w:val="00A27910"/>
     <w:rsid w:val="00A47320"/>
     <w:rsid w:val="00A54113"/>
     <w:rsid w:val="00A544E6"/>
     <w:rsid w:val="00A74599"/>
     <w:rsid w:val="00A91290"/>
     <w:rsid w:val="00A912CA"/>
     <w:rsid w:val="00AA2585"/>
     <w:rsid w:val="00AB743B"/>
     <w:rsid w:val="00AC2EF2"/>
     <w:rsid w:val="00AC5C1F"/>
     <w:rsid w:val="00AD336F"/>
+    <w:rsid w:val="00AD4936"/>
     <w:rsid w:val="00AE6D6F"/>
     <w:rsid w:val="00B113B8"/>
     <w:rsid w:val="00B26FCD"/>
     <w:rsid w:val="00B32390"/>
     <w:rsid w:val="00B32C65"/>
     <w:rsid w:val="00B515CD"/>
     <w:rsid w:val="00B63676"/>
     <w:rsid w:val="00B72EAC"/>
     <w:rsid w:val="00B76624"/>
     <w:rsid w:val="00B87DFA"/>
     <w:rsid w:val="00B93C51"/>
     <w:rsid w:val="00B940A6"/>
     <w:rsid w:val="00BC78EE"/>
     <w:rsid w:val="00BE53A0"/>
     <w:rsid w:val="00C007F6"/>
     <w:rsid w:val="00C00C92"/>
     <w:rsid w:val="00C01C21"/>
     <w:rsid w:val="00C06C64"/>
     <w:rsid w:val="00C17B8D"/>
     <w:rsid w:val="00C21A74"/>
     <w:rsid w:val="00C25698"/>
     <w:rsid w:val="00C338B2"/>
     <w:rsid w:val="00C35A7A"/>
     <w:rsid w:val="00C60283"/>
     <w:rsid w:val="00C834E2"/>
@@ -11597,51 +11364,51 @@
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9AE8A313-393C-4A80-A786-066395A4DE74}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00752B11" w:rsidRDefault="00B9661A">
           <w:r w:rsidRPr="00770690">
             <w:rPr>
               <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik hier als u tekst wilt invoeren.</w:t>
           </w:r>
         </w:p>
@@ -11842,58 +11609,56 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tearfund Sans">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02080803040202020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000206B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FS Me">
-    <w:altName w:val="FS Me"/>
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="5000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Auto 1">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -11921,51 +11686,53 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9661A"/>
     <w:rsid w:val="00167898"/>
+    <w:rsid w:val="00225207"/>
     <w:rsid w:val="002F0DC2"/>
+    <w:rsid w:val="00314507"/>
     <w:rsid w:val="00526AD2"/>
     <w:rsid w:val="00752B11"/>
     <w:rsid w:val="007658CC"/>
     <w:rsid w:val="007D5E03"/>
     <w:rsid w:val="007F7BB5"/>
     <w:rsid w:val="00822D25"/>
     <w:rsid w:val="00996A1C"/>
     <w:rsid w:val="00AE0FE2"/>
     <w:rsid w:val="00B87DFA"/>
     <w:rsid w:val="00B9661A"/>
     <w:rsid w:val="00CD73B2"/>
     <w:rsid w:val="00D82D9A"/>
     <w:rsid w:val="00F20F7D"/>
     <w:rsid w:val="00F90216"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -12730,63 +12497,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007DD6AE1C32BF614CA750D6D0B1EC2534" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="383f1e0c6a0f299b344a154d496aad6b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="919ea99b-4553-443b-bcff-021b5a238f0e" xmlns:ns3="5f915dd1-5b40-41a2-aa62-7e6095dd9045" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39532b8a24de54c19b67a425c654d5bd" ns2:_="" ns3:_="">
     <xsd:import namespace="919ea99b-4553-443b-bcff-021b5a238f0e"/>
     <xsd:import namespace="5f915dd1-5b40-41a2-aa62-7e6095dd9045"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -12953,129 +12713,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE5FD76F-E595-4FAC-82DA-E2A5C89FF4F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD2A839D-9F42-4C4E-9EED-C69DA893F1DC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8BA9E55-CCB9-442F-83D8-03B3DD7E7243}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C95A6005-6317-4528-A281-EC7F802E431E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="919ea99b-4553-443b-bcff-021b5a238f0e"/>
     <ds:schemaRef ds:uri="5f915dd1-5b40-41a2-aa62-7e6095dd9045"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8BA9E55-CCB9-442F-83D8-03B3DD7E7243}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD2A839D-9F42-4C4E-9EED-C69DA893F1DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE5FD76F-E595-4FAC-82DA-E2A5C89FF4F3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>508</Words>
-  <Characters>2798</Characters>
+  <Characters>2797</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3300</CharactersWithSpaces>
+  <CharactersWithSpaces>3299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
+  <dc:creator>Mirjam Croes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007DD6AE1C32BF614CA750D6D0B1EC2534</vt:lpwstr>
   </property>
 </Properties>
 </file>