--- v0 (2026-04-09)
+++ v1 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3C255563" w14:textId="7B01D8C5" w:rsidR="004058FE" w:rsidRPr="00B81322" w:rsidRDefault="004058FE" w:rsidP="00B81322">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Tearfund Sans" w:hAnsi="Tearfund Sans" w:cs="Tearfund Sans"/>
           <w:b/>
           <w:color w:val="009DB9"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81322">
         <w:rPr>
           <w:rFonts w:ascii="Tearfund Sans" w:hAnsi="Tearfund Sans" w:cs="Tearfund Sans"/>
           <w:b/>
           <w:color w:val="009DB9"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Toelichting op de overeenkomst periodieke schenking (ten behoeve van de schenker)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C255564" w14:textId="77777777" w:rsidR="004058FE" w:rsidRPr="00C3589B" w:rsidRDefault="004058FE" w:rsidP="004058FE">
@@ -477,51 +477,51 @@
         </w:rPr>
         <w:t>Het fiscale nummer van de organisatie zoals geregistreerd bij de Belastingdienst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BE51E6" w14:textId="0AC1099F" w:rsidR="00B81322" w:rsidRDefault="00B81322" w:rsidP="00B81322">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0442147D" w14:textId="7BEA85D1" w:rsidR="00B81322" w:rsidRPr="00B81322" w:rsidRDefault="00B81322" w:rsidP="00B81322">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230E745E" wp14:editId="25562058">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230E745E" wp14:editId="1A353F90">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5437505</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>41816</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1358489" cy="428017"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="Afbeelding 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Afbeelding 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -751,51 +751,51 @@
         <w:t>Nu dient u het formulier te printen. Graag met blauwe of zwarte pen uw handtekening zetten. Indien u gehuwd bent of een geregistreerd partnerschap heeft, dient uw partner deze overeenkomst op grond van artikel 88 Boek 1 van het Burgerlijk Wetboek, ook te ondertekenen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C255589" w14:textId="51C6A367" w:rsidR="004058FE" w:rsidRPr="00C3589B" w:rsidRDefault="004058FE" w:rsidP="004058FE">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="624"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C25558A" w14:textId="1589711F" w:rsidR="004E0AEF" w:rsidRPr="005E7FC6" w:rsidRDefault="00C3589B" w:rsidP="00C918F6">
       <w:pPr>
         <w:ind w:left="624"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713CBC2B" wp14:editId="6B7BF454">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="713CBC2B" wp14:editId="11B9A680">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5457190</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3502876</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1358489" cy="428017"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Afbeelding 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -855,153 +855,152 @@
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
         <w:t>Tearfund</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20648FC7" w14:textId="6F5807CD" w:rsidR="005E7FC6" w:rsidRPr="005E7FC6" w:rsidRDefault="005E7FC6" w:rsidP="00C918F6">
       <w:pPr>
         <w:ind w:left="624"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7FC6">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
         <w:t>nfo@tearfund.nl</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304D04BC" w14:textId="20E210C0" w:rsidR="00800641" w:rsidRPr="005E7FC6" w:rsidRDefault="00034079" w:rsidP="00C918F6">
+    <w:p w14:paraId="304D04BC" w14:textId="7F7A4BC4" w:rsidR="00800641" w:rsidRPr="005E7FC6" w:rsidRDefault="00034079" w:rsidP="00C918F6">
       <w:pPr>
         <w:ind w:left="624"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E7FC6">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
         <w:t xml:space="preserve">t.a.v. </w:t>
       </w:r>
-      <w:r w:rsidR="00800641" w:rsidRPr="005E7FC6">
-[...3 lines deleted...]
-        <w:t>Esther Goudsblom</w:t>
+      <w:r w:rsidR="00A05F42" w:rsidRPr="00A05F42">
+        <w:rPr>
+          <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
+        </w:rPr>
+        <w:t>Hanneke Reincke</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A56060" w14:textId="2F65B352" w:rsidR="00800641" w:rsidRPr="007754BD" w:rsidRDefault="00C918F6" w:rsidP="00C918F6">
       <w:pPr>
         <w:ind w:left="624"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007754BD">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
         <w:t>Postbus 8170</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034064CA" w14:textId="5F16E598" w:rsidR="00C918F6" w:rsidRPr="007754BD" w:rsidRDefault="00C918F6" w:rsidP="00C918F6">
       <w:pPr>
         <w:ind w:left="624"/>
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007754BD">
         <w:rPr>
           <w:rFonts w:ascii="FS Me" w:hAnsi="FS Me"/>
         </w:rPr>
         <w:t>3503 RD Utrecht</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C918F6" w:rsidRPr="007754BD" w:rsidSect="00D73C9D">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1843" w:right="1133" w:bottom="567" w:left="567" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tearfund Sans">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000206B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FS Me">
-    <w:altName w:val="FS Me"/>
     <w:panose1 w:val="02000506040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000002F" w:usb1="5000606A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409B2ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA70537C"/>
     <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1216,139 +1215,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5664" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6384" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7104" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="517740621">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="781531661">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1199507085">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E0AEF"/>
     <w:rsid w:val="0003163F"/>
     <w:rsid w:val="00031B33"/>
     <w:rsid w:val="00034079"/>
     <w:rsid w:val="0014380D"/>
     <w:rsid w:val="001F54D5"/>
+    <w:rsid w:val="00225207"/>
     <w:rsid w:val="00242168"/>
     <w:rsid w:val="00280F26"/>
     <w:rsid w:val="00286E58"/>
     <w:rsid w:val="004058FE"/>
     <w:rsid w:val="004A61E5"/>
     <w:rsid w:val="004B25B1"/>
     <w:rsid w:val="004C176C"/>
     <w:rsid w:val="004E0AEF"/>
     <w:rsid w:val="005E7FC6"/>
     <w:rsid w:val="006642FE"/>
     <w:rsid w:val="007754BD"/>
     <w:rsid w:val="007C382F"/>
     <w:rsid w:val="00800641"/>
     <w:rsid w:val="00830C39"/>
+    <w:rsid w:val="00A05F42"/>
     <w:rsid w:val="00B81322"/>
     <w:rsid w:val="00C3589B"/>
     <w:rsid w:val="00C76ABA"/>
     <w:rsid w:val="00C918F6"/>
     <w:rsid w:val="00C91A88"/>
     <w:rsid w:val="00EB7BD0"/>
     <w:rsid w:val="00ED5B7C"/>
     <w:rsid w:val="00EE010B"/>
     <w:rsid w:val="00F073F4"/>
     <w:rsid w:val="00F86BFF"/>
     <w:rsid w:val="00F9623A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3C255563"/>
   <w15:docId w15:val="{7E80C584-9ED5-434D-A697-29EE8C04E087}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1746,51 +1748,51 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004058FE"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -2051,53 +2053,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007DD6AE1C32BF614CA750D6D0B1EC2534" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="383f1e0c6a0f299b344a154d496aad6b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="919ea99b-4553-443b-bcff-021b5a238f0e" xmlns:ns3="5f915dd1-5b40-41a2-aa62-7e6095dd9045" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="39532b8a24de54c19b67a425c654d5bd" ns2:_="" ns3:_="">
     <xsd:import namespace="919ea99b-4553-443b-bcff-021b5a238f0e"/>
     <xsd:import namespace="5f915dd1-5b40-41a2-aa62-7e6095dd9045"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
@@ -2268,122 +2273,119 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD010CC2-F555-43E6-A3FF-6C363B3F72CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{356DEDD0-3BB3-4D63-BF17-934EE9188875}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40FDDA0C-295D-4E66-9D99-15B69346DEE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="919ea99b-4553-443b-bcff-021b5a238f0e"/>
     <ds:schemaRef ds:uri="5f915dd1-5b40-41a2-aa62-7e6095dd9045"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{356DEDD0-3BB3-4D63-BF17-934EE9188875}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD010CC2-F555-43E6-A3FF-6C363B3F72CB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>711</Words>
-  <Characters>3915</Characters>
+  <Characters>3914</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4617</CharactersWithSpaces>
+  <CharactersWithSpaces>4616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>avaneck</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007DD6AE1C32BF614CA750D6D0B1EC2534</vt:lpwstr>
   </property>
 </Properties>
 </file>